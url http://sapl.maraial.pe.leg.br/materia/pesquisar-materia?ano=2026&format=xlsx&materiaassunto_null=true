--- v0 (2026-06-28)
+++ v1 (2026-09-27)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="543" uniqueCount="281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1067" uniqueCount="522">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -106,138 +106,279 @@
     <t>Altera o art. 14, §2°, alínea "a", da Lei Municipal n° 2.099, de 03 de maio de 2016, para estabelecer critérios, limites e forma de cálculo da Gratificação de Incentivo Profissional dos Agentes Comunitários de Saúde e Agentes de Combate às Endemias, e dá outras providências.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/282/projeto_de_lei_do_executivo_04-2026_sec_da_mulher.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Plano Municipal de Metas para o Enfrentamento Integrado ao Feminicídio e à Violência contra as Mulheres, em conformidade com a Lei Federal n° 14.899. de 2024.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.maraial.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre o repasse de incentivo financeiro do componente do qualidade constante da portaria GM/MS N° 3.493, de 10 de abril de 2024, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/480/projeto_de_lei_do_executivo_06-2026_ldo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária para o exercício de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>NÃO FORAM APRESENTADOS PROJETOS DE LEIS DO EXECUTIVO, O ULTIMO PROJETO DE LEI A TRAMITAR FOI PLE 05/2026, em 25 de Maio de 2026. DECLARAÇÃO ATUALIZADA TODOS OS MÊSES QUANDO NÃO A PROJETOS DE LEI.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/273/projeto_de_lei_do_legislativo_01-2026.pdf</t>
   </si>
   <si>
     <t>FIXA O VENCIMENTO BÁSICO DO_x000D_
 FUNCIONALISMO DA CÂMARA MUNICIPAL DE MARAIAL, PARA ADEQUAÇÃO AO VALOR DO NOVO SALÁRIO MÍNIMO VIGENTE A PARTIR DE 1° DE JANEIRO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>DOUTORA DAYSE</t>
   </si>
   <si>
     <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/274/projeto_de_lei_do_legislativo_02-2026.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes de caráter autorizativo para a destinação de recursos provenientes de emendas parlamentares impositivas, âmbito do município de Maraial, e dá outras providências.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/275/projeto_de_lei_do_legislativo_03-2026.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DÉCIMO TERCEIRO SUBSÍDIO COMO DIREITO SOCIAL DOS VEREADORES INTEGRANTES DA CÂMARA MUNICIPAL DE MARAIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>430</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/430/projeto_de_lei_do_legislativo_04-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSTITUIÇÃO DO QUADRO INICIAL DE CARGOS DE PROVIMENTO EFETIVO DA CÂMARA MUNICIPAL de MARAIAL, AUTORIZA A REALIZAÇÃO DE CONCURSO PÚBLICO, E DÅ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/479/projeto_de_lei_do_legislativo_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O AUXÍLIO-SAÚDE PARLAMENTAR_x000D_
+NO ÂMBITO DA CÂMaRa MuNICIPAL DE_x000D_
+MARAIAL/PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/477/projeto_de_lei_do_legislativo_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal "Mulher_x000D_
+Segura", destinado à prevenção e aо_x000D_
+enfrentamento da violência contra a mulher, à_x000D_
+promoção da autonomia feminina e ao_x000D_
+fortalecimento da rede de proteção no âmbito_x000D_
+do Município de Maraial/PE, e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>THAIRYNE DE GINO</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A GARANTIA DE ATENDIMENTO_x000D_
+PRIORITÁRIO NAS UNIDADES BÁSICAS DE SAÚDE_x000D_
+DA REDE MUNICIPAL ÀS MÃES E PAIS ATÍPICOS E_x000D_
+AOS CUIDADORES DESIGNADOS, E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>NÃO FORAM APRESENTADOS PROJETOS DE LEIS DO LEGISLATIVO, O ULTIMO PROJETO DE LEI A TRAMITAR FOI PLL 07/2026, em 10 de agosto de 2026. DECLARAÇÃO ATUALIZADA TODOS OS MÊSES QUANDO NÃO A PROJETOS DE LEI.</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/494/projeto_de_lei_do_legislativo_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o auxílio-saúde parlamentar no âmbito da câmara municipal de Maraial-PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/495/projeto_de_lei_do_legislativo_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o programa municipal "mulher segura" destinado a prevenção e ao enfrentamento da violência contra a mulher, á promoção da autonomia feminina e ao fortalecimento da rede de proteção no âmbito do município de Maraial-PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/496/projeto_de_lei_do_legislativo_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a garantia de atendimento prioritário nas unidades básicas de saúde da rede municipal ás mães e pais atípicos e aos cuidadores designados, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/497/projeto_de_lei__008_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a execução semanal dos Hinos Nacional Brasileiro, do Estado de Pernambuco e oficial do Município de Maraial nos estabelecimentos públicos municipais e privados de ensino fundamental situados no Município e dá outras providências.</t>
+  </si>
+  <si>
     <t>167</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projetos de Resolução</t>
-  </si>
-[...1 lines deleted...]
-    <t>THAIRYNE DE GINO</t>
   </si>
   <si>
     <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/167/resolucao_01-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Aprovação das Contas de Governo da Prefeitura Municipal de Maraial, referente ao exercicio financeiro de 2023, sob a responsabilidade e gestão do Exmo. Sr. Prefeito, Marlos Henrique Cavalcanti, e dá outras providências.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/276/projeto_de_resolucao_02-2026_lgpd_digitalizado_.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A APLICAÇÃO DA LEI FEDERAL N° 13.709, DE 14 DE AGOSTO DE 2018 - LEI GERAL DE PROTEÇÃO DE DADOS PESSOAIS (LGPD), NO ÂMBITO DA CÂMARA MUNICIPAL DE MARAIAL/PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/277/projeto_de_resolucao_03-2026_lei_de_acesso_a_informacao_digitalizado_.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A APLICAÇÃO DA LEI FEDERAL N° 12.527, DE 18 DE NOVEMBRO DE 2011 - LEI DE ACESSO À INFORMAÇÃO, NO_x000D_
 ÂMBITO DA CAMARA MUNICIPAL DE MARAIAL/PE, REVOGA DISPOSIÇÕES EM CONTRÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/278/projeto_de_resolucao_04-2026_governo_digital_digitalizado_.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A APLICAÇÃO DA LEI FEDERAL N° 14.129, DE 29 DE MARÇO DE 2021, DISPÕE SOBRE O GOVERNO DIGITAL, A TRANSFORMAÇÃO DIGITAL, DA ADMINISTRAÇÃO LEGISLATIVA, A PRESTAÇÃO DIGITAL DE SERVIÇOS PÙBLICOS E A GOVERNANÇA DIGITAL NO ÂMBITO DA CÂMARA MUNICIPAL DE MARAIAL/PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>NÃO FORAM APRESENTADOS PROJETOS DE RESOLUÇÃO, O ULTIMO PROJETO DE RESOLUÇÃO A TRAMITAR FOI O PR 04/2026, em 15 de MAIO de 2025. DECLARAÇÃO ATUALIZADA TODOS OS MÊSES QUANDO NÃO A PROJETOS DE RESOLUÇÃO</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>NÃO FORAM APRESENTADOS PROJETOS DE DECRETOS LEGISLATIVOS, O ULTIMO PROJETO DE DECRETO A TRAMITAR FOI O PDL 01/2025, em 20 de agosto de 2025. DECLARAÇÃO ATUALIZADA TODOS OS MÊSES QUANDO NÃO A PROJETOS DE DECRETOS.</t>
+  </si>
+  <si>
     <t>102</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/102/01.pdf</t>
   </si>
   <si>
     <t>providencie a adoção de medidas para a contratação de um profissional de Fonoaudiologia, com vistas a atender estudantes da rede municipal de ensino, bem como pessoas da comunidade que necessitem do atendimento deste profissional, pelos motivos e fundamentos expostos na justificativa oral.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/103/02.pdf</t>
   </si>
   <si>
     <t>que sejam adotadas medidas de acessibilidade e inclusão durante o Carnaval, visando garantir um espaço para participação segura e digna de pessoas com deficiência e pessoas com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>104</t>
@@ -251,131 +392,110 @@
   <si>
     <t>105</t>
   </si>
   <si>
     <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/105/04.pdf</t>
   </si>
   <si>
     <t>que providencie a construção de um compartimento em alvenaria onde liberam a passagem de água, na Rua Nova Maraial, localizada no Piçarro.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>RONNIE DE LAERTE</t>
   </si>
   <si>
     <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/106/05.pdf</t>
   </si>
   <si>
     <t>que providencie a instalação de postes de iluminação pública no trecho compreendido entre a Igreja Católica (Rua Manoel Nunes Viana) até a nova Escola Municipal (Engenho São Salvador II), bem como nas ruas próximas que foram calçadas.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>JAIR O GÊMEO</t>
   </si>
   <si>
     <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/107/06.pdf</t>
   </si>
   <si>
     <t>que providencie a manutenção e a instalação de uma rampa de acessibilidade na calçada, localizada no entorno do campo society do município.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/108/07.pdf</t>
   </si>
   <si>
     <t>que providencie a instalação de quebra-molas na via de acesso à nova escola municipal.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>JUNINHO DE GLAUCO</t>
   </si>
   <si>
     <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/109/08.pdf</t>
   </si>
   <si>
     <t>que providencie a disponibilização de mais uma caçamba (papa lixo) nas ruas.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/110/09.pdf</t>
   </si>
   <si>
     <t>que seja realizada a manutenção de todas as estradas vicinais da zona rural do município.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/111/10.pdf</t>
   </si>
   <si>
     <t>providencie, por meio da secretaria municipal competente, a implantação de câmeras de monitoramento na Maternidade Elza Maria da Silveira Barros Diniz.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/112/11.pdf</t>
   </si>
   <si>
     <t>que providencie a realização de capacitação continuada para os professores do Ensino Fundamental, com foco na Educação Especial e na Educação Inclusiva.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/113/12.pdf</t>
   </si>
   <si>
     <t>que providencie o calçamento da Piçarro, no bairro nova Maraial.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/114/13.pdf</t>
   </si>
   <si>
     <t>que providencie a disponibilização de um monitor para acompanhar os ônibus que realizam o transporte de crianças até as unidades escolares do município.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/115/14.pdf</t>
@@ -855,50 +975,665 @@
     <t>que providencie transporte exclusivo para os universitários de Sertãozinho com destino a Palmares, garantindo o deslocamento dos alunos matriculados em instituições de ensino superior.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/155/54.pdf</t>
   </si>
   <si>
     <t>que viabilize a ativação da Secretaria Municipal da Juventude,  possibilitando maior articulação de programas, projetos e ações voltadas ao fortalecimento das oportunidades para os jovens, contribuindo diretamente para o desenvolvimento social e econômico do município.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/156/55.pdf</t>
   </si>
   <si>
     <t>que providencie a contratação de uma equipe multidisciplinar para atendimento às pessoas com Transtorno do Espectro Autista (TEA) no município. Sugere-se que a equipe seja composta por profissionais das seguintes áreas: Fonoaudiologia, Neuropsicopedagogia, Terapia Ocupacional, Neurologia e Psicologia, a fim de garantir um acompanhamento especializado, promovendo o desenvolvimento, inclusão e bem-estar dos pacientes.</t>
+  </si>
+  <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/435/56.pdf</t>
+  </si>
+  <si>
+    <t>Que providencie uma tenda fixa para os mototaxistas do centro do município de Maraial.</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/436/57.pdf</t>
+  </si>
+  <si>
+    <t>A realização do estudo técnico visando a identificação e destinação de área adequada para a construção de habitações sociais destinadas ás famílias que residem em áreas de risco no município.</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/437/58.pdf</t>
+  </si>
+  <si>
+    <t>A construção de uma escadaria na rua do Posto de Monta, por trás da Igreja Assembleia de Deus, local que dá acesso á Rua Nova Maraial.</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/438/59.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a imediata implantação de postos médicos ou unidades de saúde na zona rural deste município.</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/439/60.pdf</t>
+  </si>
+  <si>
+    <t>através da secretaria competente, para que, por intermédio da secretaria municipal de agricultura ou pasta competente, sejam adotadas providências urgentes para assegurar apoio integral aos agricultores do município.</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/440/61.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhada representação ao ministério público de Pernambuco, para apuração do descumprimento do piso salarial nacional do magistério em relação aos professores contratados temporariamente no município de Maraial/ PE.</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/441/62.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhada representação ao ministério público de Pernambuco, para apuração de possível descumprimento da lei municipal n° 2.314/2026, por parte do poder executivo municipal de Maraial/PE, especialmente quanto á não implementação da gratificação de incentivo profissional destinadas aos agentes comunitários de saúde - ACS e agentes de combate ás endemias - ACE.</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/450/requerimento_63.pdf</t>
+  </si>
+  <si>
+    <t>A quebra do interstício para que se possa proceder a votação única do projeto de lei n° 05/2026 do poder executivo.</t>
+  </si>
+  <si>
+    <t>451</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/451/requerimento_64.pdf</t>
+  </si>
+  <si>
+    <t>Que providencie a manutenção de todos os potes do município e também nos distritos de Sertãozinho de Cima e Sertãozinho de Baixo.</t>
+  </si>
+  <si>
+    <t>452</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/452/requerimento_65.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ao excelentíssimo senhor prefeito do município de Maraial/PE, bem como á secretaria municipal de saúde, o presente PEDIDO DE INFORMAÇÕES, para que sejam prestados os esclarecimentos e encaminhados os documentos abaixo relacionados, referentes á contratação do INSTITUTO DE GESTÃO SOCIAL DE PERNAMBUCO-IGESPE.</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/453/requerimento_66.pdf</t>
+  </si>
+  <si>
+    <t>A realização da reforma nas dependências do instituto de Longa Permanência, conhecido como Abrigo de Idosos, incluindo a construção de mais um banheiro adequado e acessível para os residentes.</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/454/requerimento_67.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a limpeza das bueiras localizadas nas vias públicas do município. Tal medida é fundamental para evitar entupimentos causadores de alagamentos e outros transtornos que comprometem a segurança e o bem-estar da população, especialmente em períodos de chuva.</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/455/requerimento_68.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado um estudo técnico e geográfico buscando á viabilização da construção de um novo cemitério público no município, que o projeto contemple a criação de um espaço destinado á realização de velórios, proporcionando dignidade e conforto ás famílias enlutadas.</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/456/requerimento_69.pdf</t>
+  </si>
+  <si>
+    <t>Que providencie a disponibilização de um veículo exclusivo para atender a equipe responsável pela manutenção da iluminação pública do município, bem como a aquisição de todos os equipamentos necessários para a execução adequada e segura dos serviços, tais como escada apropriada, equipamentos de proteção individual (EPIs), ferramentas específicas, cones de sinalização, cintos de segurança e demais indispensáveis ao desempenho das atividades.</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/457/requerimento_70.pdf</t>
+  </si>
+  <si>
+    <t>A implantação de programas de bolsas e incentivos financeiro e/ou educacionais direcionados a estudantes de baixa renda do nosso município.</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/458/requerimento_71.pdf</t>
+  </si>
+  <si>
+    <t>A implementação de políticas públicas que incentivem a agricultura familiar e apoiem os pequenos produtores rurais do nosso município, com a distribuição de sementes adequadas ás condições locais, bem como o fornecimento de suporte técnico especializado, visando aumentar a produtividade, a sustentabilidade e a qualidade de vida destes agricultores.</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/459/requerimento_72.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a implantação de uma patrulha rural no município, com o objetivo de reforçar a segurança no campo e proteger os produtores rurais e suas propriedades.</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/460/requerimento_73.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a ampliação do curral municipal destinado ao manejo de animais, com o objetivo de proporcionar melhores condições para o embarque, desembarque e condução do gado destinado ao abate.</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/461/requerimento_74.pdf</t>
+  </si>
+  <si>
+    <t>A implantação de uma UNIDADE MÓVEL DE SAÚDE para atendimento itinerante das comunidades da zona rural do município.</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/462/requerimento_75.pdf</t>
+  </si>
+  <si>
+    <t>Que providencie o calçamento da Rua Nova Maraial (popularmente conhecida por Rua do Cercado) próximo ao fórum da cidade.</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/463/requerimento_76.pdf</t>
+  </si>
+  <si>
+    <t>Que providencie a contratação de um médico ginecologista para atendimento das mulheres de nosso município.</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/464/requerimento_77.pdf</t>
+  </si>
+  <si>
+    <t>Que providencie o calçamento ou a construção de uma escadaria na rua do morro do cuscuz, dando acesso á Rua da Estação, contemplando aquela comunidade e facilitando o acesso até o centro da cidade.</t>
+  </si>
+  <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/465/requerimento_78.pdf</t>
+  </si>
+  <si>
+    <t>A construção de uma escadaria na Última Travessa da Rua Nova Maraial, próximo ao fórum da cidade, local conhecido como Grotinha.</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/466/requerimento_79.pdf</t>
+  </si>
+  <si>
+    <t>A alteração do Estatuto do Magistério, do Plano de Cargos, Carreiras e Vencimentos (PCCV) do Magistério, do Estatuto dos Servidores Públicos Municipais e de toda a legislação correlata, para que o atual período de recesso escolar de 15 (quinze) dias no mês de julho seja convertido em férias, assegurando aos professores municipais o direito a 45 (quarenta e cinco) dias de férias anuais remuneradas.</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/467/requerimento_80.pdf</t>
+  </si>
+  <si>
+    <t>Que providencie a reforma do cacimbão da Rua Manoel Nunes Viana (conhecida como Rua da Areia)  e que seja feita a análise da qualidade da água.</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/468/requerimento_81.pdf</t>
+  </si>
+  <si>
+    <t>QUE PROVIDENCIE PIÇARRO PARA UM TRECHO NA SAÍDA DE COLÔNIA SENTIDO SERTÃOZINHO QUE ESTÁ DIFICULTANDO O TRÁFEGO DOS VEÍCULOS.</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/469/requerimento_82.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAR A RELAÇÃO DE TODOS OS VEÍCULOS LOCADOS POR SECRETARIA, E QUE SEJA FEITA A IDENTIFICAÇÃO VISUAL DESTES VEÍCULOS ATRAVÉS DE ADESIVAGEM CONTENDO ''A SERVIÇO DO MUNICÍPIO DE MARAIAL.''</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/470/requerimento_83.pdf</t>
+  </si>
+  <si>
+    <t>Que providencie, por meio da procuradoria, a instituição de uma lei municipal que preveja a concessão de bonificação aos profissionais da educação, da rede pública municipal, em reconhecimento aos resultados alcançados anualmente.</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/471/requerimento_84.pdf</t>
+  </si>
+  <si>
+    <t>Que providencie a criação e implantação de um Programa Municipal de Atividades Físicas, Funcionais, Esportivas e Recreativas Inclusivas, destinado a crianças e adolescentes com deficiência, incluindo pessoas com Transtorno do Espectro Autista (TEA), no município de Maraial.</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/472/requerimento_85.pdf</t>
+  </si>
+  <si>
+    <t>Que providencie a criação e implantação de um programa Municipal de Cursos Gratuitos de Capacitação Profissional e Geração de Renda.</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>DIMAS TUR</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/473/requerimento_86.pdf</t>
+  </si>
+  <si>
+    <t>Que providencie a construção de uma praça da Rua Nova, próxima ao Piçarro.</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/474/requerimento_87.pdf</t>
+  </si>
+  <si>
+    <t>Qual empresa que está fazendo aquele calçamento do Distrito de Sertãozinho e qual valor total do serviço licitado.</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/475/requerimento_88.pdf</t>
+  </si>
+  <si>
+    <t>Que informe qual o valor gasto com medicamentos durante os anos de 2025 e 2026, como também a apresentação de empenhos pagos e suas notas fiscais.</t>
+  </si>
+  <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>QUE PROVIDENCIE A AMPLIAÇÃO DO ATENDIMENTO DO CRAS PARA A ZONA RURAL. CRIAR DIAS ESPECÍFICOS DE ATENDIMENTO ITINERANTE NAS COMUNIDADES MAIS DISTANTES.</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/481/requerimento_90.pdf</t>
+  </si>
+  <si>
+    <t>Quebra do interstício para que se possa proceder a primeira e única votação do projeto de lei n° 06/2026 do poder executivo e as emendas aditivas n° 001 e n° 002 e emenda modificativa n° 001.</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/482/requerimento_91.pdf</t>
+  </si>
+  <si>
+    <t>Que providencie a reforma e melhoria das instalações do posto de saúde do distrito de Sertãozinho de Baixo.</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/483/requerimento_92.pdf</t>
+  </si>
+  <si>
+    <t>Que disponibilize um profissional habilitado para a realização de exames de ultrassonografia em gestantes residentes no distrito de Sertãozinho.</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/484/requerimento_93.pdf</t>
+  </si>
+  <si>
+    <t>Que providencie a construção de um chafariz comunitário com água potável na localidade de Sertãozinho de Baixo, próximo ao society, solicita-se também a instalação de uma caixa de água com capacidade para 10.000 (dez mil) litros, bem como de uma bomba hidráulica compatível, visando atender ás necessidades de abastecimento de água potável para população residente naquela comunidade.</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/485/requerimento_94.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja instalado uma cobertura no lado direito do vestiário do campo society, beneficiando os atletas que utilizarão tanto a quadra de futebol quanto a quadra de vôlei.</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/486/requerimento_95.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a construção de uma academia na área localizada por trás do banheiro do Campo Society, proporcionando á população um espaço adequado para a prática de atividades físicas, lazer e promoção da saúde.</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/487/requerimento_96.pdf</t>
+  </si>
+  <si>
+    <t>Que providencie uma casa de apoio na cidade do Recife, para os pacientes que se locomovem em busca de saúde.</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/488/requerimento_97.pdf</t>
+  </si>
+  <si>
+    <t>Que providencie a construção de escadarias no Posto de Monta, próximo a estrada que dá acesso a Pindoba, e também nas ruas próximas, facilitando o acesso dos moradores daquela localidade.</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/489/requerimento_98.pdf</t>
+  </si>
+  <si>
+    <t>A reforma da praça José Luiz da Silveira Barros, com a ampliação de um playground e equipamentos recreativos destinados as crianças.</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/490/requerimento_99.pdf</t>
+  </si>
+  <si>
+    <t>Providencie por meio da Secretaria Municipal de Educação, que sejam adotadas as providências necessárias para a expedição e/ou disponibilização de Carteira de Identificação Estudantil aos alunos que utilizam o transporte escolar municipal para as cidades de Palmares e Caruaru.</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/491/requerimento_100.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO CÓPIAS DAS PRESTAÇÕES DE CONTAS ANUAIS DO PODER LEGISLATIVO DO MUNICÍPIO DE MARAIAL, RELATIVAS AOS EXERCÍCIOS FINANCEIROS DE 2023,2024 E 2025, EXATAMENTE COMO APRESENTADAS AO TRIBUNAL DE CONTAS DO ESTADO DE PERNAMBUCO - TCE-PE.</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/492/requerimento_101.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a relação de funcionários desta Casa Legislativa, com suas respectivas funções, salários e endereço.</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/493/requerimento_102.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO O VALOR GASTO COM A PINTURA DA CÂMARA MUNICIPAL E QUAL A EMPRESA RESPONSÁVEL PELO SERVIÇO.</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/498/requerimento_103.pdf</t>
+  </si>
+  <si>
+    <t>Que providencie a reforma da Praça em frente a Capela de Santa Luzia, no bairro Tancredo Neves.</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/499/requerimento_104.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam promovidas aulas, palestras, atividades pedagógicas e demais ações educativas voltadas à orientação dos alunos da rede municipal de ensino sobre os cuidados, a segurança e o comportamento adequado no trânsito, observando-se a faixa etária e o nível de desenvolvimento de cada aluno.</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/500/requerimento_105.pdf</t>
+  </si>
+  <si>
+    <t>Que providencie a construção de 02 banheiros públicos, 01 para o Distrito de Sertãozinho de Baixo e 01 para Sertãozinho de Cima, beneficiando assim aquela comunidade.</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/501/requerimento_106.pdf</t>
+  </si>
+  <si>
+    <t>Que providencie a reforma dos banheiros públicos, localizados na Praça de Eventos do município.</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/502/requerimento_107.pdf</t>
+  </si>
+  <si>
+    <t>solicito que a feira livre atualmente realizada na Rua da Verdura seja transferida para a Rua Floriano Peixoto (conhecida popularmente como Rua da Estação).</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/503/requerimento_108.pdf</t>
+  </si>
+  <si>
+    <t>Que providencie a manutenção na iluminação pública da Rua da Fumaça.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1202,56 +1937,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/279/projeto_de_lei_do_executivo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/280/projeto_de_lei_do_executivo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/281/projeto_de_lei_do_executivo_03-2026_com_alteracao_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/282/projeto_de_lei_do_executivo_04-2026_sec_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/273/projeto_de_lei_do_legislativo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/274/projeto_de_lei_do_legislativo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/275/projeto_de_lei_do_legislativo_03-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/167/resolucao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/276/projeto_de_resolucao_02-2026_lgpd_digitalizado_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/277/projeto_de_resolucao_03-2026_lei_de_acesso_a_informacao_digitalizado_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/278/projeto_de_resolucao_04-2026_governo_digital_digitalizado_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/102/01.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/103/02.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/104/03.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/105/04.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/106/05.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/107/06.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/108/07.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/109/08.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/110/09.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/111/10.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/112/11.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/113/12.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/114/13.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/115/14.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/116/15.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/117/16.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/118/17.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/119/18.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/120/19.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/121/20.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/122/21.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/123/22.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/124/23.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/125/24.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/126/25.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/127/26.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/128/27.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/129/28.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/130/29.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/131/30.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/133/32.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/134/33.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/135/34.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/136/35.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/137/36.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/138/37.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/139/38.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/140/39.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/141/40.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/142/41.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/143/42.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/144/43.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/145/44.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/146/45.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/147/46.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/148/47.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/149/48.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/150/49.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/151/50.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/152/51.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/154/53.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/155/54.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/156/55.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/279/projeto_de_lei_do_executivo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/280/projeto_de_lei_do_executivo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/281/projeto_de_lei_do_executivo_03-2026_com_alteracao_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/282/projeto_de_lei_do_executivo_04-2026_sec_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/480/projeto_de_lei_do_executivo_06-2026_ldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/273/projeto_de_lei_do_legislativo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/274/projeto_de_lei_do_legislativo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/275/projeto_de_lei_do_legislativo_03-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/430/projeto_de_lei_do_legislativo_04-2026_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/479/projeto_de_lei_do_legislativo_05-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/477/projeto_de_lei_do_legislativo_06-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/494/projeto_de_lei_do_legislativo_05-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/495/projeto_de_lei_do_legislativo_06-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/496/projeto_de_lei_do_legislativo_07-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/497/projeto_de_lei__008_de_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/167/resolucao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/276/projeto_de_resolucao_02-2026_lgpd_digitalizado_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/277/projeto_de_resolucao_03-2026_lei_de_acesso_a_informacao_digitalizado_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/278/projeto_de_resolucao_04-2026_governo_digital_digitalizado_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/102/01.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/103/02.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/104/03.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/105/04.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/106/05.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/107/06.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/108/07.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/109/08.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/110/09.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/111/10.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/112/11.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/113/12.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/114/13.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/115/14.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/116/15.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/117/16.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/118/17.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/119/18.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/120/19.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/121/20.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/122/21.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/123/22.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/124/23.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/125/24.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/126/25.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/127/26.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/128/27.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/129/28.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/130/29.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/131/30.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/133/32.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/134/33.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/135/34.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/136/35.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/137/36.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/138/37.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/139/38.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/140/39.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/141/40.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/142/41.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/143/42.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/144/43.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/145/44.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/146/45.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/147/46.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/148/47.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/149/48.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/150/49.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/151/50.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/152/51.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/154/53.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/155/54.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/156/55.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/435/56.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/436/57.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/437/58.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/438/59.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/439/60.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/440/61.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/441/62.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/450/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/451/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/452/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/453/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/454/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/455/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/456/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/457/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/458/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/459/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/460/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/461/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/462/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/463/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/464/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/465/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/466/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/467/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/468/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/469/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/470/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/471/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/472/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/473/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/474/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/475/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/481/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/482/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/483/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/484/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/485/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/486/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/487/requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/488/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/489/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/490/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/491/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/492/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/493/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/498/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/499/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/500/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/501/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/502/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maraial.pe.leg.br/media/sapl/public/materialegislativa/2026/503/requerimento_108.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H68"/>
+  <dimension ref="A1:H134"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="139.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1387,1649 +2122,3353 @@
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="F7" t="s">
+      <c r="H7" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H8" t="s">
         <v>38</v>
-      </c>
-[...19 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F9" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>35</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>43</v>
       </c>
       <c r="H9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10" t="s">
         <v>46</v>
       </c>
-      <c r="E10" t="s">
+      <c r="G10" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="F10" t="s">
+      <c r="H10" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" t="s">
+        <v>41</v>
+      </c>
+      <c r="F11" t="s">
+        <v>42</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H11" t="s">
         <v>51</v>
-      </c>
-[...19 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E12" t="s">
+        <v>41</v>
+      </c>
+      <c r="F12" t="s">
+        <v>42</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H12" t="s">
         <v>54</v>
-      </c>
-[...19 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E13" t="s">
+        <v>41</v>
+      </c>
+      <c r="F13" t="s">
+        <v>42</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H13" t="s">
         <v>57</v>
-      </c>
-[...19 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14" t="s">
+        <v>40</v>
+      </c>
+      <c r="E14" t="s">
+        <v>41</v>
+      </c>
+      <c r="F14" t="s">
+        <v>46</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H14" t="s">
         <v>60</v>
-      </c>
-[...19 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="E15" t="s">
+        <v>41</v>
+      </c>
+      <c r="F15" t="s">
         <v>62</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="H15" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D16" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
       <c r="H16" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="D17" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="E17" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="F17" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="H17" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>72</v>
+      </c>
+      <c r="D18" t="s">
+        <v>40</v>
+      </c>
+      <c r="E18" t="s">
+        <v>41</v>
+      </c>
+      <c r="F18" t="s">
+        <v>46</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H18" t="s">
         <v>74</v>
-      </c>
-[...19 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>76</v>
+      </c>
+      <c r="D19" t="s">
+        <v>40</v>
+      </c>
+      <c r="E19" t="s">
+        <v>41</v>
+      </c>
+      <c r="F19" t="s">
+        <v>62</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H19" t="s">
         <v>78</v>
-      </c>
-[...19 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="E20" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="F20" t="s">
-        <v>80</v>
+        <v>46</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="H20" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" t="s">
+        <v>84</v>
+      </c>
+      <c r="E21" t="s">
+        <v>85</v>
+      </c>
+      <c r="F21" t="s">
+        <v>62</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H21" t="s">
         <v>87</v>
-      </c>
-[...19 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="D22" t="s">
-        <v>61</v>
+        <v>84</v>
       </c>
       <c r="E22" t="s">
-        <v>62</v>
+        <v>85</v>
       </c>
       <c r="F22" t="s">
+        <v>42</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="G22" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H22" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="D23" t="s">
-        <v>61</v>
+        <v>84</v>
       </c>
       <c r="E23" t="s">
-        <v>62</v>
+        <v>85</v>
       </c>
       <c r="F23" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="H23" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="D24" t="s">
-        <v>61</v>
+        <v>84</v>
       </c>
       <c r="E24" t="s">
-        <v>62</v>
+        <v>85</v>
       </c>
       <c r="F24" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="H24" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>105</v>
+        <v>29</v>
       </c>
       <c r="D25" t="s">
-        <v>61</v>
+        <v>84</v>
       </c>
       <c r="E25" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>85</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>106</v>
+        <v>30</v>
       </c>
       <c r="H25" t="s">
-        <v>107</v>
+        <v>98</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="D26" t="s">
-        <v>61</v>
+        <v>100</v>
       </c>
       <c r="E26" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="H26" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>113</v>
+        <v>10</v>
       </c>
       <c r="D27" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E27" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="F27" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="H27" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>117</v>
+        <v>17</v>
       </c>
       <c r="D28" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E28" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>105</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="H28" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>121</v>
+        <v>21</v>
       </c>
       <c r="D29" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E29" t="s">
+        <v>105</v>
+      </c>
+      <c r="F29" t="s">
         <v>62</v>
       </c>
-      <c r="F29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" s="1" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="H29" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>125</v>
+        <v>25</v>
       </c>
       <c r="D30" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E30" t="s">
+        <v>105</v>
+      </c>
+      <c r="F30" t="s">
         <v>62</v>
       </c>
-      <c r="F30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" s="1" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="H30" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>129</v>
+        <v>29</v>
       </c>
       <c r="D31" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E31" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="F31" t="s">
-        <v>48</v>
+        <v>118</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
       <c r="H31" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>133</v>
+        <v>33</v>
       </c>
       <c r="D32" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E32" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="F32" t="s">
-        <v>48</v>
+        <v>122</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
       <c r="H32" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>137</v>
+        <v>37</v>
       </c>
       <c r="D33" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E33" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="F33" t="s">
-        <v>48</v>
+        <v>122</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>138</v>
+        <v>126</v>
       </c>
       <c r="H33" t="s">
-        <v>139</v>
+        <v>127</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>140</v>
+        <v>128</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>141</v>
+        <v>65</v>
       </c>
       <c r="D34" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E34" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="F34" t="s">
-        <v>89</v>
+        <v>129</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>142</v>
+        <v>130</v>
       </c>
       <c r="H34" t="s">
-        <v>143</v>
+        <v>131</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>144</v>
+        <v>132</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>145</v>
+        <v>68</v>
       </c>
       <c r="D35" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E35" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="F35" t="s">
-        <v>89</v>
+        <v>129</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="H35" t="s">
-        <v>147</v>
+        <v>134</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>148</v>
+        <v>135</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>149</v>
+        <v>72</v>
       </c>
       <c r="D36" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E36" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="F36" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>150</v>
+        <v>136</v>
       </c>
       <c r="H36" t="s">
-        <v>151</v>
+        <v>137</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>152</v>
+        <v>138</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>153</v>
+        <v>76</v>
       </c>
       <c r="D37" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E37" t="s">
+        <v>105</v>
+      </c>
+      <c r="F37" t="s">
         <v>62</v>
       </c>
-      <c r="F37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" s="1" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="H37" t="s">
-        <v>155</v>
+        <v>140</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>157</v>
+        <v>80</v>
       </c>
       <c r="D38" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E38" t="s">
+        <v>105</v>
+      </c>
+      <c r="F38" t="s">
         <v>62</v>
       </c>
-      <c r="F38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G38" s="1" t="s">
-        <v>158</v>
+        <v>142</v>
       </c>
       <c r="H38" t="s">
-        <v>159</v>
+        <v>143</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>160</v>
+        <v>144</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>161</v>
+        <v>145</v>
       </c>
       <c r="D39" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E39" t="s">
+        <v>105</v>
+      </c>
+      <c r="F39" t="s">
         <v>62</v>
       </c>
-      <c r="F39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39" s="1" t="s">
-        <v>162</v>
+        <v>146</v>
       </c>
       <c r="H39" t="s">
-        <v>163</v>
+        <v>147</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>164</v>
+        <v>148</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>165</v>
+        <v>149</v>
       </c>
       <c r="D40" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E40" t="s">
+        <v>105</v>
+      </c>
+      <c r="F40" t="s">
         <v>62</v>
       </c>
-      <c r="F40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" s="1" t="s">
-        <v>166</v>
+        <v>150</v>
       </c>
       <c r="H40" t="s">
-        <v>167</v>
+        <v>151</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>168</v>
+        <v>152</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>169</v>
+        <v>153</v>
       </c>
       <c r="D41" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E41" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="F41" t="s">
-        <v>48</v>
+        <v>122</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>170</v>
+        <v>154</v>
       </c>
       <c r="H41" t="s">
-        <v>171</v>
+        <v>155</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>172</v>
+        <v>156</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>173</v>
+        <v>157</v>
       </c>
       <c r="D42" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E42" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="F42" t="s">
-        <v>80</v>
+        <v>46</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>174</v>
+        <v>158</v>
       </c>
       <c r="H42" t="s">
-        <v>175</v>
+        <v>159</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>176</v>
+        <v>160</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>177</v>
+        <v>161</v>
       </c>
       <c r="D43" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E43" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="F43" t="s">
-        <v>80</v>
+        <v>46</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>178</v>
+        <v>162</v>
       </c>
       <c r="H43" t="s">
-        <v>179</v>
+        <v>163</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>180</v>
+        <v>164</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>181</v>
+        <v>165</v>
       </c>
       <c r="D44" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E44" t="s">
+        <v>105</v>
+      </c>
+      <c r="F44" t="s">
         <v>62</v>
       </c>
-      <c r="F44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="1" t="s">
-        <v>30</v>
+        <v>166</v>
       </c>
       <c r="H44" t="s">
-        <v>182</v>
+        <v>167</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>183</v>
+        <v>168</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>184</v>
+        <v>169</v>
       </c>
       <c r="D45" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E45" t="s">
+        <v>105</v>
+      </c>
+      <c r="F45" t="s">
         <v>62</v>
       </c>
-      <c r="F45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G45" s="1" t="s">
-        <v>185</v>
+        <v>170</v>
       </c>
       <c r="H45" t="s">
-        <v>186</v>
+        <v>171</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>187</v>
+        <v>172</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
       <c r="D46" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E46" t="s">
+        <v>105</v>
+      </c>
+      <c r="F46" t="s">
         <v>62</v>
       </c>
-      <c r="F46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G46" s="1" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
       <c r="H46" t="s">
-        <v>190</v>
+        <v>175</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>191</v>
+        <v>176</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>192</v>
+        <v>177</v>
       </c>
       <c r="D47" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E47" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="F47" t="s">
-        <v>89</v>
+        <v>129</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>193</v>
+        <v>178</v>
       </c>
       <c r="H47" t="s">
-        <v>194</v>
+        <v>179</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>195</v>
+        <v>180</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="D48" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E48" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="F48" t="s">
-        <v>197</v>
+        <v>129</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="H48" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="D49" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E49" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="F49" t="s">
-        <v>202</v>
+        <v>46</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>203</v>
+        <v>186</v>
       </c>
       <c r="H49" t="s">
-        <v>204</v>
+        <v>187</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>205</v>
+        <v>188</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>206</v>
+        <v>189</v>
       </c>
       <c r="D50" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E50" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="F50" t="s">
-        <v>202</v>
+        <v>129</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>207</v>
+        <v>190</v>
       </c>
       <c r="H50" t="s">
-        <v>208</v>
+        <v>191</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>209</v>
+        <v>192</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>210</v>
+        <v>193</v>
       </c>
       <c r="D51" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E51" t="s">
+        <v>105</v>
+      </c>
+      <c r="F51" t="s">
         <v>62</v>
       </c>
-      <c r="F51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G51" s="1" t="s">
-        <v>211</v>
+        <v>194</v>
       </c>
       <c r="H51" t="s">
-        <v>212</v>
+        <v>195</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>213</v>
+        <v>196</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>214</v>
+        <v>197</v>
       </c>
       <c r="D52" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E52" t="s">
+        <v>105</v>
+      </c>
+      <c r="F52" t="s">
         <v>62</v>
       </c>
-      <c r="F52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G52" s="1" t="s">
-        <v>215</v>
+        <v>198</v>
       </c>
       <c r="H52" t="s">
-        <v>216</v>
+        <v>199</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>217</v>
+        <v>200</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>218</v>
+        <v>201</v>
       </c>
       <c r="D53" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E53" t="s">
+        <v>105</v>
+      </c>
+      <c r="F53" t="s">
         <v>62</v>
       </c>
-      <c r="F53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G53" s="1" t="s">
-        <v>219</v>
+        <v>202</v>
       </c>
       <c r="H53" t="s">
-        <v>220</v>
+        <v>203</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>221</v>
+        <v>204</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>222</v>
+        <v>205</v>
       </c>
       <c r="D54" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E54" t="s">
+        <v>105</v>
+      </c>
+      <c r="F54" t="s">
         <v>62</v>
       </c>
-      <c r="F54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G54" s="1" t="s">
-        <v>223</v>
+        <v>206</v>
       </c>
       <c r="H54" t="s">
-        <v>224</v>
+        <v>207</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>225</v>
+        <v>208</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>226</v>
+        <v>209</v>
       </c>
       <c r="D55" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E55" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="F55" t="s">
-        <v>89</v>
+        <v>122</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>227</v>
+        <v>210</v>
       </c>
       <c r="H55" t="s">
-        <v>228</v>
+        <v>211</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>229</v>
+        <v>212</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>230</v>
+        <v>213</v>
       </c>
       <c r="D56" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E56" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="F56" t="s">
-        <v>89</v>
+        <v>122</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>231</v>
+        <v>214</v>
       </c>
       <c r="H56" t="s">
-        <v>232</v>
+        <v>215</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>233</v>
+        <v>216</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>234</v>
+        <v>217</v>
       </c>
       <c r="D57" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E57" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="F57" t="s">
-        <v>235</v>
+        <v>46</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>236</v>
+        <v>30</v>
       </c>
       <c r="H57" t="s">
-        <v>237</v>
+        <v>218</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>238</v>
+        <v>219</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>239</v>
+        <v>220</v>
       </c>
       <c r="D58" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E58" t="s">
+        <v>105</v>
+      </c>
+      <c r="F58" t="s">
         <v>62</v>
       </c>
-      <c r="F58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G58" s="1" t="s">
-        <v>240</v>
+        <v>221</v>
       </c>
       <c r="H58" t="s">
-        <v>241</v>
+        <v>222</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>242</v>
+        <v>223</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>243</v>
+        <v>224</v>
       </c>
       <c r="D59" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E59" t="s">
+        <v>105</v>
+      </c>
+      <c r="F59" t="s">
         <v>62</v>
       </c>
-      <c r="F59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G59" s="1" t="s">
-        <v>244</v>
+        <v>225</v>
       </c>
       <c r="H59" t="s">
-        <v>245</v>
+        <v>226</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>246</v>
+        <v>227</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>247</v>
+        <v>228</v>
       </c>
       <c r="D60" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E60" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="F60" t="s">
-        <v>75</v>
+        <v>129</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>248</v>
+        <v>229</v>
       </c>
       <c r="H60" t="s">
-        <v>249</v>
+        <v>230</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>250</v>
+        <v>231</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>251</v>
+        <v>232</v>
       </c>
       <c r="D61" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E61" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="F61" t="s">
-        <v>202</v>
+        <v>233</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>252</v>
+        <v>234</v>
       </c>
       <c r="H61" t="s">
-        <v>253</v>
+        <v>235</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>254</v>
+        <v>236</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="D62" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E62" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="F62" t="s">
-        <v>39</v>
+        <v>238</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>256</v>
+        <v>239</v>
       </c>
       <c r="H62" t="s">
-        <v>257</v>
+        <v>240</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>258</v>
+        <v>241</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>259</v>
+        <v>242</v>
       </c>
       <c r="D63" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E63" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="F63" t="s">
-        <v>39</v>
+        <v>238</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>260</v>
+        <v>243</v>
       </c>
       <c r="H63" t="s">
-        <v>261</v>
+        <v>244</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>262</v>
+        <v>245</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>263</v>
+        <v>246</v>
       </c>
       <c r="D64" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E64" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="F64" t="s">
-        <v>48</v>
+        <v>122</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>264</v>
+        <v>247</v>
       </c>
       <c r="H64" t="s">
-        <v>265</v>
+        <v>248</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>266</v>
+        <v>249</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>267</v>
+        <v>250</v>
       </c>
       <c r="D65" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E65" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="F65" t="s">
-        <v>89</v>
+        <v>46</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>30</v>
+        <v>251</v>
       </c>
       <c r="H65" t="s">
-        <v>268</v>
+        <v>252</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>269</v>
+        <v>253</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>270</v>
+        <v>254</v>
       </c>
       <c r="D66" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E66" t="s">
+        <v>105</v>
+      </c>
+      <c r="F66" t="s">
         <v>62</v>
       </c>
-      <c r="F66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G66" s="1" t="s">
-        <v>271</v>
+        <v>255</v>
       </c>
       <c r="H66" t="s">
-        <v>272</v>
+        <v>256</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>273</v>
+        <v>257</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>274</v>
+        <v>258</v>
       </c>
       <c r="D67" t="s">
-        <v>61</v>
+        <v>104</v>
       </c>
       <c r="E67" t="s">
+        <v>105</v>
+      </c>
+      <c r="F67" t="s">
         <v>62</v>
       </c>
-      <c r="F67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G67" s="1" t="s">
-        <v>275</v>
+        <v>259</v>
       </c>
       <c r="H67" t="s">
-        <v>276</v>
+        <v>260</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>261</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>262</v>
+      </c>
+      <c r="D68" t="s">
+        <v>104</v>
+      </c>
+      <c r="E68" t="s">
+        <v>105</v>
+      </c>
+      <c r="F68" t="s">
+        <v>129</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H68" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>265</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>266</v>
+      </c>
+      <c r="D69" t="s">
+        <v>104</v>
+      </c>
+      <c r="E69" t="s">
+        <v>105</v>
+      </c>
+      <c r="F69" t="s">
+        <v>129</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H69" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>269</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>270</v>
+      </c>
+      <c r="D70" t="s">
+        <v>104</v>
+      </c>
+      <c r="E70" t="s">
+        <v>105</v>
+      </c>
+      <c r="F70" t="s">
+        <v>271</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H70" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>274</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>275</v>
+      </c>
+      <c r="D71" t="s">
+        <v>104</v>
+      </c>
+      <c r="E71" t="s">
+        <v>105</v>
+      </c>
+      <c r="F71" t="s">
+        <v>233</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H71" t="s">
         <v>277</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
         <v>278</v>
       </c>
-      <c r="D68" t="s">
-[...2 lines deleted...]
-      <c r="E68" t="s">
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>279</v>
+      </c>
+      <c r="D72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E72" t="s">
+        <v>105</v>
+      </c>
+      <c r="F72" t="s">
+        <v>118</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H72" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>282</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>283</v>
+      </c>
+      <c r="D73" t="s">
+        <v>104</v>
+      </c>
+      <c r="E73" t="s">
+        <v>105</v>
+      </c>
+      <c r="F73" t="s">
+        <v>118</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H73" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>286</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>287</v>
+      </c>
+      <c r="D74" t="s">
+        <v>104</v>
+      </c>
+      <c r="E74" t="s">
+        <v>105</v>
+      </c>
+      <c r="F74" t="s">
+        <v>238</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H74" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>290</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>291</v>
+      </c>
+      <c r="D75" t="s">
+        <v>104</v>
+      </c>
+      <c r="E75" t="s">
+        <v>105</v>
+      </c>
+      <c r="F75" t="s">
+        <v>46</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H75" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>294</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>295</v>
+      </c>
+      <c r="D76" t="s">
+        <v>104</v>
+      </c>
+      <c r="E76" t="s">
+        <v>105</v>
+      </c>
+      <c r="F76" t="s">
+        <v>46</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H76" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>298</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>299</v>
+      </c>
+      <c r="D77" t="s">
+        <v>104</v>
+      </c>
+      <c r="E77" t="s">
+        <v>105</v>
+      </c>
+      <c r="F77" t="s">
         <v>62</v>
       </c>
-      <c r="F68" t="s">
-[...6 lines deleted...]
-        <v>280</v>
+      <c r="G77" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H77" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>302</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>303</v>
+      </c>
+      <c r="D78" t="s">
+        <v>104</v>
+      </c>
+      <c r="E78" t="s">
+        <v>105</v>
+      </c>
+      <c r="F78" t="s">
+        <v>129</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H78" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>305</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>306</v>
+      </c>
+      <c r="D79" t="s">
+        <v>104</v>
+      </c>
+      <c r="E79" t="s">
+        <v>105</v>
+      </c>
+      <c r="F79" t="s">
+        <v>238</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H79" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>309</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>310</v>
+      </c>
+      <c r="D80" t="s">
+        <v>104</v>
+      </c>
+      <c r="E80" t="s">
+        <v>105</v>
+      </c>
+      <c r="F80" t="s">
+        <v>62</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H80" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>313</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>314</v>
+      </c>
+      <c r="D81" t="s">
+        <v>104</v>
+      </c>
+      <c r="E81" t="s">
+        <v>105</v>
+      </c>
+      <c r="F81" t="s">
+        <v>129</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H81" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>317</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>318</v>
+      </c>
+      <c r="D82" t="s">
+        <v>104</v>
+      </c>
+      <c r="E82" t="s">
+        <v>105</v>
+      </c>
+      <c r="F82" t="s">
+        <v>122</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H82" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>321</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>322</v>
+      </c>
+      <c r="D83" t="s">
+        <v>104</v>
+      </c>
+      <c r="E83" t="s">
+        <v>105</v>
+      </c>
+      <c r="F83" t="s">
+        <v>46</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H83" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>325</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>326</v>
+      </c>
+      <c r="D84" t="s">
+        <v>104</v>
+      </c>
+      <c r="E84" t="s">
+        <v>105</v>
+      </c>
+      <c r="F84" t="s">
+        <v>46</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H84" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>329</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>330</v>
+      </c>
+      <c r="D85" t="s">
+        <v>104</v>
+      </c>
+      <c r="E85" t="s">
+        <v>105</v>
+      </c>
+      <c r="F85" t="s">
+        <v>129</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H85" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>333</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>334</v>
+      </c>
+      <c r="D86" t="s">
+        <v>104</v>
+      </c>
+      <c r="E86" t="s">
+        <v>105</v>
+      </c>
+      <c r="F86" t="s">
+        <v>129</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H86" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>337</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>338</v>
+      </c>
+      <c r="D87" t="s">
+        <v>104</v>
+      </c>
+      <c r="E87" t="s">
+        <v>105</v>
+      </c>
+      <c r="F87" t="s">
+        <v>271</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H87" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>341</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>342</v>
+      </c>
+      <c r="D88" t="s">
+        <v>104</v>
+      </c>
+      <c r="E88" t="s">
+        <v>105</v>
+      </c>
+      <c r="F88" t="s">
+        <v>271</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H88" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>345</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>346</v>
+      </c>
+      <c r="D89" t="s">
+        <v>104</v>
+      </c>
+      <c r="E89" t="s">
+        <v>105</v>
+      </c>
+      <c r="F89" t="s">
+        <v>118</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H89" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>349</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>350</v>
+      </c>
+      <c r="D90" t="s">
+        <v>104</v>
+      </c>
+      <c r="E90" t="s">
+        <v>105</v>
+      </c>
+      <c r="F90" t="s">
+        <v>238</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H90" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>353</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>354</v>
+      </c>
+      <c r="D91" t="s">
+        <v>104</v>
+      </c>
+      <c r="E91" t="s">
+        <v>105</v>
+      </c>
+      <c r="F91" t="s">
+        <v>271</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H91" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>357</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>358</v>
+      </c>
+      <c r="D92" t="s">
+        <v>104</v>
+      </c>
+      <c r="E92" t="s">
+        <v>105</v>
+      </c>
+      <c r="F92" t="s">
+        <v>46</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H92" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>361</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>362</v>
+      </c>
+      <c r="D93" t="s">
+        <v>104</v>
+      </c>
+      <c r="E93" t="s">
+        <v>105</v>
+      </c>
+      <c r="F93" t="s">
+        <v>129</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H93" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>365</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>366</v>
+      </c>
+      <c r="D94" t="s">
+        <v>104</v>
+      </c>
+      <c r="E94" t="s">
+        <v>105</v>
+      </c>
+      <c r="F94" t="s">
+        <v>129</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H94" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>369</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>370</v>
+      </c>
+      <c r="D95" t="s">
+        <v>104</v>
+      </c>
+      <c r="E95" t="s">
+        <v>105</v>
+      </c>
+      <c r="F95" t="s">
+        <v>46</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H95" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>373</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>374</v>
+      </c>
+      <c r="D96" t="s">
+        <v>104</v>
+      </c>
+      <c r="E96" t="s">
+        <v>105</v>
+      </c>
+      <c r="F96" t="s">
+        <v>129</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H96" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>377</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>378</v>
+      </c>
+      <c r="D97" t="s">
+        <v>104</v>
+      </c>
+      <c r="E97" t="s">
+        <v>105</v>
+      </c>
+      <c r="F97" t="s">
+        <v>129</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H97" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>381</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>382</v>
+      </c>
+      <c r="D98" t="s">
+        <v>104</v>
+      </c>
+      <c r="E98" t="s">
+        <v>105</v>
+      </c>
+      <c r="F98" t="s">
+        <v>129</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H98" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>385</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>386</v>
+      </c>
+      <c r="D99" t="s">
+        <v>104</v>
+      </c>
+      <c r="E99" t="s">
+        <v>105</v>
+      </c>
+      <c r="F99" t="s">
+        <v>129</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H99" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>389</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>390</v>
+      </c>
+      <c r="D100" t="s">
+        <v>104</v>
+      </c>
+      <c r="E100" t="s">
+        <v>105</v>
+      </c>
+      <c r="F100" t="s">
+        <v>129</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H100" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>393</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>394</v>
+      </c>
+      <c r="D101" t="s">
+        <v>104</v>
+      </c>
+      <c r="E101" t="s">
+        <v>105</v>
+      </c>
+      <c r="F101" t="s">
+        <v>62</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H101" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>397</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>398</v>
+      </c>
+      <c r="D102" t="s">
+        <v>104</v>
+      </c>
+      <c r="E102" t="s">
+        <v>105</v>
+      </c>
+      <c r="F102" t="s">
+        <v>62</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H102" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>401</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>402</v>
+      </c>
+      <c r="D103" t="s">
+        <v>104</v>
+      </c>
+      <c r="E103" t="s">
+        <v>105</v>
+      </c>
+      <c r="F103" t="s">
+        <v>62</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H103" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>405</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>406</v>
+      </c>
+      <c r="D104" t="s">
+        <v>104</v>
+      </c>
+      <c r="E104" t="s">
+        <v>105</v>
+      </c>
+      <c r="F104" t="s">
+        <v>46</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H104" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>409</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>410</v>
+      </c>
+      <c r="D105" t="s">
+        <v>104</v>
+      </c>
+      <c r="E105" t="s">
+        <v>105</v>
+      </c>
+      <c r="F105" t="s">
+        <v>46</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H105" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>413</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>414</v>
+      </c>
+      <c r="D106" t="s">
+        <v>104</v>
+      </c>
+      <c r="E106" t="s">
+        <v>105</v>
+      </c>
+      <c r="F106" t="s">
+        <v>122</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H106" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>417</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>418</v>
+      </c>
+      <c r="D107" t="s">
+        <v>104</v>
+      </c>
+      <c r="E107" t="s">
+        <v>105</v>
+      </c>
+      <c r="F107" t="s">
+        <v>238</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H107" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>421</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>422</v>
+      </c>
+      <c r="D108" t="s">
+        <v>104</v>
+      </c>
+      <c r="E108" t="s">
+        <v>105</v>
+      </c>
+      <c r="F108" t="s">
+        <v>122</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H108" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>425</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>426</v>
+      </c>
+      <c r="D109" t="s">
+        <v>104</v>
+      </c>
+      <c r="E109" t="s">
+        <v>105</v>
+      </c>
+      <c r="F109" t="s">
+        <v>46</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H109" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>429</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>430</v>
+      </c>
+      <c r="D110" t="s">
+        <v>104</v>
+      </c>
+      <c r="E110" t="s">
+        <v>105</v>
+      </c>
+      <c r="F110" t="s">
+        <v>129</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H110" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>433</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>434</v>
+      </c>
+      <c r="D111" t="s">
+        <v>104</v>
+      </c>
+      <c r="E111" t="s">
+        <v>105</v>
+      </c>
+      <c r="F111" t="s">
+        <v>129</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H111" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>437</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>438</v>
+      </c>
+      <c r="D112" t="s">
+        <v>104</v>
+      </c>
+      <c r="E112" t="s">
+        <v>105</v>
+      </c>
+      <c r="F112" t="s">
+        <v>439</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H112" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>442</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>443</v>
+      </c>
+      <c r="D113" t="s">
+        <v>104</v>
+      </c>
+      <c r="E113" t="s">
+        <v>105</v>
+      </c>
+      <c r="F113" t="s">
+        <v>271</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H113" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>446</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>447</v>
+      </c>
+      <c r="D114" t="s">
+        <v>104</v>
+      </c>
+      <c r="E114" t="s">
+        <v>105</v>
+      </c>
+      <c r="F114" t="s">
+        <v>271</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H114" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>450</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>451</v>
+      </c>
+      <c r="D115" t="s">
+        <v>104</v>
+      </c>
+      <c r="E115" t="s">
+        <v>105</v>
+      </c>
+      <c r="F115" t="s">
+        <v>129</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H115" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>453</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>454</v>
+      </c>
+      <c r="D116" t="s">
+        <v>104</v>
+      </c>
+      <c r="E116" t="s">
+        <v>105</v>
+      </c>
+      <c r="F116" t="s">
+        <v>439</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H116" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>457</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>458</v>
+      </c>
+      <c r="D117" t="s">
+        <v>104</v>
+      </c>
+      <c r="E117" t="s">
+        <v>105</v>
+      </c>
+      <c r="F117" t="s">
+        <v>238</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H117" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>461</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>462</v>
+      </c>
+      <c r="D118" t="s">
+        <v>104</v>
+      </c>
+      <c r="E118" t="s">
+        <v>105</v>
+      </c>
+      <c r="F118" t="s">
+        <v>238</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H118" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>465</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>466</v>
+      </c>
+      <c r="D119" t="s">
+        <v>104</v>
+      </c>
+      <c r="E119" t="s">
+        <v>105</v>
+      </c>
+      <c r="F119" t="s">
+        <v>118</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H119" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>469</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>470</v>
+      </c>
+      <c r="D120" t="s">
+        <v>104</v>
+      </c>
+      <c r="E120" t="s">
+        <v>105</v>
+      </c>
+      <c r="F120" t="s">
+        <v>118</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H120" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>473</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>474</v>
+      </c>
+      <c r="D121" t="s">
+        <v>104</v>
+      </c>
+      <c r="E121" t="s">
+        <v>105</v>
+      </c>
+      <c r="F121" t="s">
+        <v>118</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H121" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>477</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>478</v>
+      </c>
+      <c r="D122" t="s">
+        <v>104</v>
+      </c>
+      <c r="E122" t="s">
+        <v>105</v>
+      </c>
+      <c r="F122" t="s">
+        <v>122</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H122" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>481</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>482</v>
+      </c>
+      <c r="D123" t="s">
+        <v>104</v>
+      </c>
+      <c r="E123" t="s">
+        <v>105</v>
+      </c>
+      <c r="F123" t="s">
+        <v>129</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H123" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>485</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>486</v>
+      </c>
+      <c r="D124" t="s">
+        <v>104</v>
+      </c>
+      <c r="E124" t="s">
+        <v>105</v>
+      </c>
+      <c r="F124" t="s">
+        <v>129</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H124" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>489</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>490</v>
+      </c>
+      <c r="D125" t="s">
+        <v>104</v>
+      </c>
+      <c r="E125" t="s">
+        <v>105</v>
+      </c>
+      <c r="F125" t="s">
+        <v>46</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H125" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>493</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>494</v>
+      </c>
+      <c r="D126" t="s">
+        <v>104</v>
+      </c>
+      <c r="E126" t="s">
+        <v>105</v>
+      </c>
+      <c r="F126" t="s">
+        <v>271</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H126" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>497</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>498</v>
+      </c>
+      <c r="D127" t="s">
+        <v>104</v>
+      </c>
+      <c r="E127" t="s">
+        <v>105</v>
+      </c>
+      <c r="F127" t="s">
+        <v>271</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H127" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>501</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>103</v>
+      </c>
+      <c r="D128" t="s">
+        <v>104</v>
+      </c>
+      <c r="E128" t="s">
+        <v>105</v>
+      </c>
+      <c r="F128" t="s">
+        <v>271</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H128" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>504</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>108</v>
+      </c>
+      <c r="D129" t="s">
+        <v>104</v>
+      </c>
+      <c r="E129" t="s">
+        <v>105</v>
+      </c>
+      <c r="F129" t="s">
+        <v>233</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H129" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>507</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>111</v>
+      </c>
+      <c r="D130" t="s">
+        <v>104</v>
+      </c>
+      <c r="E130" t="s">
+        <v>105</v>
+      </c>
+      <c r="F130" t="s">
+        <v>233</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H130" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>510</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>114</v>
+      </c>
+      <c r="D131" t="s">
+        <v>104</v>
+      </c>
+      <c r="E131" t="s">
+        <v>105</v>
+      </c>
+      <c r="F131" t="s">
+        <v>238</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H131" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>513</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>117</v>
+      </c>
+      <c r="D132" t="s">
+        <v>104</v>
+      </c>
+      <c r="E132" t="s">
+        <v>105</v>
+      </c>
+      <c r="F132" t="s">
+        <v>122</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H132" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>516</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>121</v>
+      </c>
+      <c r="D133" t="s">
+        <v>104</v>
+      </c>
+      <c r="E133" t="s">
+        <v>105</v>
+      </c>
+      <c r="F133" t="s">
+        <v>129</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H133" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>519</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>125</v>
+      </c>
+      <c r="D134" t="s">
+        <v>104</v>
+      </c>
+      <c r="E134" t="s">
+        <v>105</v>
+      </c>
+      <c r="F134" t="s">
+        <v>129</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H134" t="s">
+        <v>521</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3057,50 +5496,116 @@
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>